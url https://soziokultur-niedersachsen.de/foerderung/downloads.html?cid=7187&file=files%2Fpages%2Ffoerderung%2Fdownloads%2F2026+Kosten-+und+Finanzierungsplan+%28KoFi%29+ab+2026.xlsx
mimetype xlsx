--- v0 (2025-10-29)
+++ v1 (2026-08-26)
@@ -1,1127 +1,1022 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
+  <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Förderung\Projekte\Projektförderung ab 2015\vorlagen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F01CFF7E-B110-4863-A6BE-053E116B4078}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F9A1316A-3B38-4771-9AD6-41E525EE0F6C}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11925" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13725" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Kosten- &amp; Finanzierungsplan" sheetId="1" r:id="rId1"/>
-    <sheet name="Tabelle3" sheetId="2" r:id="rId2"/>
+    <sheet name="Tabelle3" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D75" i="1" l="1"/>
-  <c r="C75" i="1"/>
+  <c r="F66" i="1" l="1"/>
+  <c r="B79" i="1"/>
+  <c r="C77" i="1" l="1"/>
+  <c r="D77" i="1"/>
+  <c r="B77" i="1"/>
+  <c r="F75" i="1"/>
+  <c r="F65" i="1"/>
+  <c r="C53" i="1"/>
+  <c r="D53" i="1"/>
+  <c r="B53" i="1"/>
+  <c r="D20" i="1"/>
+  <c r="C20" i="1"/>
+  <c r="C75" i="1" l="1"/>
+  <c r="D75" i="1"/>
   <c r="B75" i="1"/>
+  <c r="C65" i="1"/>
+  <c r="D65" i="1"/>
+  <c r="B65" i="1"/>
+  <c r="C52" i="1"/>
+  <c r="D52" i="1"/>
+  <c r="B52" i="1"/>
+  <c r="C47" i="1"/>
+  <c r="D47" i="1"/>
+  <c r="B47" i="1"/>
+  <c r="E44" i="1"/>
+  <c r="E45" i="1"/>
+  <c r="E46" i="1"/>
+  <c r="C41" i="1"/>
+  <c r="D41" i="1"/>
+  <c r="B41" i="1"/>
+  <c r="B35" i="1"/>
+  <c r="E31" i="1"/>
+  <c r="E32" i="1"/>
+  <c r="E33" i="1"/>
+  <c r="E34" i="1"/>
+  <c r="C28" i="1"/>
+  <c r="D28" i="1"/>
+  <c r="B28" i="1"/>
+  <c r="E25" i="1"/>
+  <c r="D35" i="1"/>
+  <c r="C35" i="1"/>
+  <c r="C19" i="1"/>
+  <c r="D19" i="1"/>
+  <c r="C15" i="1"/>
+  <c r="D15" i="1"/>
+  <c r="C9" i="1"/>
+  <c r="D9" i="1"/>
+  <c r="B19" i="1"/>
+  <c r="B15" i="1"/>
+  <c r="B9" i="1"/>
+  <c r="E6" i="1"/>
+  <c r="E7" i="1"/>
+  <c r="E8" i="1"/>
+  <c r="B20" i="1" l="1"/>
+  <c r="E71" i="1"/>
+  <c r="E72" i="1"/>
+  <c r="E73" i="1"/>
   <c r="E74" i="1"/>
-  <c r="E73" i="1"/>
-[...1 lines deleted...]
-  <c r="E71" i="1"/>
   <c r="E70" i="1"/>
-  <c r="F75" i="1" s="1"/>
-[...3 lines deleted...]
-  <c r="E64" i="1"/>
+  <c r="E64" i="1" l="1"/>
   <c r="E63" i="1"/>
-  <c r="F65" i="1" s="1"/>
-[...2 lines deleted...]
-  <c r="B52" i="1"/>
+  <c r="E50" i="1"/>
   <c r="E51" i="1"/>
-  <c r="E50" i="1"/>
   <c r="E49" i="1"/>
   <c r="F52" i="1" s="1"/>
-  <c r="D47" i="1"/>
-[...4 lines deleted...]
-  <c r="E44" i="1"/>
   <c r="E43" i="1"/>
   <c r="F47" i="1" s="1"/>
-  <c r="D41" i="1"/>
-[...1 lines deleted...]
-  <c r="B41" i="1"/>
+  <c r="E38" i="1"/>
+  <c r="E39" i="1"/>
   <c r="E40" i="1"/>
-  <c r="E39" i="1"/>
-  <c r="E38" i="1"/>
   <c r="E37" i="1"/>
-  <c r="F41" i="1" s="1"/>
-[...6 lines deleted...]
-  <c r="E31" i="1"/>
   <c r="E30" i="1"/>
   <c r="F35" i="1" s="1"/>
-  <c r="D28" i="1"/>
-[...4 lines deleted...]
-  <c r="B53" i="1" s="1"/>
+  <c r="E26" i="1"/>
   <c r="E27" i="1"/>
-  <c r="E26" i="1"/>
-  <c r="E25" i="1"/>
   <c r="E24" i="1"/>
-  <c r="F28" i="1" s="1"/>
-[...6 lines deleted...]
-  <c r="B19" i="1"/>
   <c r="E18" i="1"/>
   <c r="E17" i="1"/>
   <c r="F19" i="1" s="1"/>
-  <c r="D15" i="1"/>
-[...1 lines deleted...]
-  <c r="B15" i="1"/>
+  <c r="E12" i="1"/>
+  <c r="E13" i="1"/>
   <c r="E14" i="1"/>
-  <c r="E13" i="1"/>
-  <c r="E12" i="1"/>
   <c r="E11" i="1"/>
-  <c r="F15" i="1" s="1"/>
-[...11 lines deleted...]
-  <c r="E6" i="1"/>
   <c r="E5" i="1"/>
   <c r="F9" i="1" s="1"/>
-  <c r="F20" i="1" l="1"/>
+  <c r="F41" i="1" l="1"/>
+  <c r="F15" i="1"/>
+  <c r="F20" i="1" s="1"/>
+  <c r="F28" i="1"/>
+  <c r="C55" i="1"/>
+  <c r="C66" i="1" s="1"/>
+  <c r="B55" i="1"/>
+  <c r="B66" i="1" s="1"/>
+  <c r="D55" i="1" l="1"/>
+  <c r="D66" i="1" s="1"/>
+  <c r="F53" i="1" l="1"/>
   <c r="F55" i="1" s="1"/>
-  <c r="F66" i="1" s="1"/>
-[...4 lines deleted...]
-  <c r="D77" i="1"/>
+  <c r="F77" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
-    <author>Unknown</author>
+    <author>Annika Deppe</author>
   </authors>
   <commentList>
     <comment ref="A3" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
+            <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Um die einkalkulierten Personalausgaben (auch Honorare) transparent nachvollziehen zu können, bitten wir um die Angabe einer Berechnungsgrundlage. 
 Bei sozialversicherungspflichtigen Beschäftigungsverhältnissen zu den Monatsbruttopersonalkosten die kalkulierten Wochenarbeitsstunden angeben und bei Ausgabeposten von über 1.000 Euro für Honorartätigkeiten die Stunden- oder Tagessätze, bzw. bei längerfristigen Vereinbarungen mit monatlichen Beträgen den der Kalkulation zugrundeliegenden angenommenen zeitlichen Umfang der Tätigkeit. </t>
         </r>
       </text>
     </comment>
     <comment ref="A29" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
+            <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t>Für die Nachvollziehbarkeit der Reisekosten bitten wir um eine Berechnung anhand der Niedersächsischen Reisekostenverordnung.</t>
         </r>
       </text>
     </comment>
     <comment ref="A62" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000003000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
+            <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t>Als anrechenbare Eigenmittel gelten alle mit dem Zuwendungszweck im Zusammenhang stehenden Einnahmen (insbesondere Einnahmen aus Eintritten, Verkäufen) und die Eigenmittel des/der Projektträger*in. Eigenmittel sind ausschließlich Geldmittel, die aus dem Vermögen des/der Antragsteller*in stammen. Unbare Mittel werden nicht als Eigenmittel anerkannt, können aber gesondert dargestellt werden.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="41">
   <si>
+    <t>2. Sachkosten</t>
+  </si>
+  <si>
+    <t>Materialkosten</t>
+  </si>
+  <si>
+    <t>Einnahmen</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>1. Personalkosten</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Honorare, Gagen </t>
+  </si>
+  <si>
+    <t>Projektleitung</t>
+  </si>
+  <si>
+    <t>Eigene Mittel</t>
+  </si>
+  <si>
+    <t>Einnahmen aus Eintritten, TN-Gebühren …</t>
+  </si>
+  <si>
+    <t>…</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Stand der Anträge - zutreffendes in Spalte ankreuzen</t>
+  </si>
+  <si>
+    <t>Antrag gestellt</t>
+  </si>
+  <si>
+    <t>Mittel zugesagt</t>
+  </si>
+  <si>
+    <t>Antrag in Arbeit</t>
+  </si>
+  <si>
+    <t>Mittel in Aussicht gestellt</t>
+  </si>
+  <si>
+    <t>Verwaltungsausgaben (Büromaterial, Porto …)</t>
+  </si>
+  <si>
+    <t>Reisekosten (Fahrt, Übernachtung,Verpflegung …)</t>
+  </si>
+  <si>
+    <t>beantragt bei</t>
+  </si>
+  <si>
+    <t>gesamt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gesamteinnahmen:   </t>
+  </si>
+  <si>
+    <t>Summe Personalkosten:</t>
+  </si>
+  <si>
+    <t>Summe Sachkosten:</t>
+  </si>
+  <si>
     <t>Kosten- und Finanzierungsplan: Ausgaben</t>
   </si>
   <si>
-    <t>gesamt</t>
-[...5 lines deleted...]
-    <t>Projektleitung</t>
+    <t>Kosten- und Finanzierungsplan: Einnahmen</t>
+  </si>
+  <si>
+    <t>Summe Eigenmittel:</t>
+  </si>
+  <si>
+    <t>Tantiemen, Versicherungen, Gema</t>
+  </si>
+  <si>
+    <t>beantragter Zuschuss beim Landesverband Soziokultur Nds. e.V.</t>
+  </si>
+  <si>
+    <t>Öffentlichkeitsarbeit (keine Personalkosten!)</t>
   </si>
   <si>
     <t>Zwischensumme Projektleitung:</t>
   </si>
   <si>
-    <t xml:space="preserve">Honorare, Gagen </t>
-[...1 lines deleted...]
-  <si>
     <t>Zwischensumme Honorare, Gagen:</t>
   </si>
   <si>
     <t>Anteil KSK für Honorare (voraussichtlicher Satz 2026: 4,9%)</t>
   </si>
   <si>
-    <t>Summe Personalkosten:</t>
-[...5 lines deleted...]
-    <t>Verwaltungsausgaben (Büromaterial, Porto …)</t>
+    <t>Zwischensumme Reisekosten:</t>
   </si>
   <si>
     <t>Zwischensumme Verwaltungsausgaben:</t>
   </si>
   <si>
-    <t>Reisekosten (Fahrt, Übernachtung,Verpflegung …)</t>
-[...7 lines deleted...]
-  <si>
     <t>Zwischensumme Materialkosten:</t>
   </si>
   <si>
-    <t>Tantiemen, Versicherungen, Gema</t>
-[...1 lines deleted...]
-  <si>
     <t>Zwischensumme Tantiemen, Versicherungen, GEMA:</t>
   </si>
   <si>
-    <t>Öffentlichkeitsarbeit (keine Personalkosten!)</t>
-[...1 lines deleted...]
-  <si>
     <t>Zwischensumme Öffentlichkeitsarbeit:</t>
   </si>
   <si>
-    <t>Summe Sachkosten:</t>
+    <t>Summe Drittmittel:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eigenmittel </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drittmittel </t>
+  </si>
+  <si>
+    <t>zur Kontrolle: maximale Fördersumme gemäß Förderquote 70%:</t>
   </si>
   <si>
     <t xml:space="preserve">Gesamtausgaben:   </t>
-  </si>
-[...55 lines deleted...]
-    <t>zur Kontrolle: maximale Fördersumme gemäß Förderquote 70%:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
-      <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="1"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="1"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
-      <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="1"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="1"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="1"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
-      <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="1"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="1"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="7"/>
-      <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="1"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="1"/>
-[...3 lines deleted...]
-      <name val="Segoe UI"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="26">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
-        <bgColor rgb="FFFFFFFF"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFD8D8D8"/>
-        <bgColor rgb="FFFFFFFF"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFD8D8D8"/>
-        <bgColor rgb="FFFFFFFF"/>
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFD8D8D8"/>
-        <bgColor rgb="FFFFFFFF"/>
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF2F2F2"/>
-[...114 lines deleted...]
-        <bgColor rgb="FFFFFFFF"/>
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="30">
-[...6 lines deleted...]
-    </border>
+  <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FF000000"/>
-[...8 lines deleted...]
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top/>
-      <bottom/>
-[...6 lines deleted...]
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
-      <top/>
-[...21 lines deleted...]
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
-      <top style="thin">
-        <color rgb="FF000000"/>
+      <top style="medium">
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
-      <top style="thin">
-        <color rgb="FF000000"/>
+      <top style="medium">
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF000000"/>
-[...44 lines deleted...]
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...5 lines deleted...]
-      <left/>
       <right style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color rgb="FF000000"/>
-[...29 lines deleted...]
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="4" fillId="7" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="4" fontId="4" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="10" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="7" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="4" fontId="0" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="6" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="6" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="6" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="11" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="6" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="4" fillId="11" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="18" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="3" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="3" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="0" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="6" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="4" fontId="7" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="7" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="4" fillId="19" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="20" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="7" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="4" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="4" fillId="21" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="22" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="6" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="22" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="12" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="4" fontId="6" fillId="5" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="6" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="4" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Standard" xfId="0" builtinId="0" customBuiltin="1"/>
+    <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
-    </ext>
-[...9 lines deleted...]
-      </pm:colors>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-        <a:cs typeface="Basic Roman"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1247,1219 +1142,1171 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...28 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J79"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A40" workbookViewId="0">
-      <selection activeCell="F66" sqref="F66"/>
+    <sheetView tabSelected="1" topLeftCell="A40" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I77" sqref="I77"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="68" customWidth="1"/>
+    <col min="1" max="1" width="68" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="18.140625" style="8" customWidth="1"/>
-    <col min="5" max="5" width="8.7109375" style="8" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10" max="10" width="6.42578125" customWidth="1"/>
+    <col min="5" max="5" width="8.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="5.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="4.85546875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="A1" s="68" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="68"/>
+      <c r="A1" s="69" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
     </row>
     <row r="2" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="B2" s="12">
         <v>2026</v>
       </c>
       <c r="C2" s="12">
         <v>2027</v>
       </c>
       <c r="D2" s="12">
         <v>2028</v>
       </c>
-      <c r="E2" s="69" t="s">
-[...4 lines deleted...]
-    <row r="3" spans="1:6" ht="15" x14ac:dyDescent="0.25">
+      <c r="E2" s="70" t="s">
+        <v>18</v>
+      </c>
+      <c r="F2" s="70"/>
+    </row>
+    <row r="3" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
-      <c r="E3" s="31"/>
-      <c r="F3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="33"/>
     </row>
     <row r="4" spans="1:6" ht="15" x14ac:dyDescent="0.25">
-      <c r="A4" s="43" t="s">
-[...6 lines deleted...]
-      <c r="F4" s="46"/>
+      <c r="A4" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" s="45"/>
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="47"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A5" s="47"/>
+      <c r="A5" s="48"/>
       <c r="B5" s="10"/>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
-      <c r="E5" s="31">
+      <c r="E5" s="32">
         <f>SUM(B5:D5)</f>
         <v>0</v>
       </c>
-      <c r="F5" s="48"/>
+      <c r="F5" s="49"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A6" s="47"/>
+      <c r="A6" s="48"/>
       <c r="B6" s="10"/>
       <c r="C6" s="10"/>
       <c r="D6" s="10"/>
-      <c r="E6" s="31">
-[...3 lines deleted...]
-      <c r="F6" s="48"/>
+      <c r="E6" s="32">
+        <f t="shared" ref="E6:E8" si="0">SUM(B6:D6)</f>
+        <v>0</v>
+      </c>
+      <c r="F6" s="49"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A7" s="47"/>
+      <c r="A7" s="48"/>
       <c r="B7" s="10"/>
       <c r="C7" s="10"/>
       <c r="D7" s="10"/>
-      <c r="E7" s="31">
-[...3 lines deleted...]
-      <c r="F7" s="48"/>
+      <c r="E7" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F7" s="49"/>
     </row>
     <row r="8" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A8" s="49"/>
-[...13 lines deleted...]
-      <c r="B9" s="42">
+      <c r="A8" s="50"/>
+      <c r="B8" s="39"/>
+      <c r="C8" s="39"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F8" s="51"/>
+    </row>
+    <row r="9" spans="1:6" s="1" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="52" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="43">
         <f>SUM(B5:B8)</f>
         <v>0</v>
       </c>
-      <c r="C9" s="42">
-[...8 lines deleted...]
-      <c r="F9" s="52">
+      <c r="C9" s="43">
+        <f t="shared" ref="C9:D9" si="1">SUM(C5:C8)</f>
+        <v>0</v>
+      </c>
+      <c r="D9" s="43">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E9" s="43"/>
+      <c r="F9" s="53">
         <f>SUM(E5:E8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="15" x14ac:dyDescent="0.25">
-      <c r="A10" s="43" t="s">
+      <c r="A10" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="44"/>
-[...3 lines deleted...]
-      <c r="F10" s="46"/>
+      <c r="B10" s="45"/>
+      <c r="C10" s="45"/>
+      <c r="D10" s="45"/>
+      <c r="E10" s="46"/>
+      <c r="F10" s="47"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A11" s="47"/>
+      <c r="A11" s="48"/>
       <c r="B11" s="10"/>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
-      <c r="E11" s="31">
+      <c r="E11" s="32">
         <f>SUM(B11:D11)</f>
         <v>0</v>
       </c>
-      <c r="F11" s="48"/>
+      <c r="F11" s="49"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A12" s="47"/>
+      <c r="A12" s="48"/>
       <c r="B12" s="10"/>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
-      <c r="E12" s="31">
-[...3 lines deleted...]
-      <c r="F12" s="48"/>
+      <c r="E12" s="32">
+        <f t="shared" ref="E12:E14" si="2">SUM(B12:D12)</f>
+        <v>0</v>
+      </c>
+      <c r="F12" s="49"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A13" s="47"/>
+      <c r="A13" s="48"/>
       <c r="B13" s="10"/>
       <c r="C13" s="10"/>
       <c r="D13" s="10"/>
-      <c r="E13" s="31">
-[...3 lines deleted...]
-      <c r="F13" s="48"/>
+      <c r="E13" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="F13" s="49"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A14" s="47"/>
+      <c r="A14" s="48"/>
       <c r="B14" s="10"/>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
-      <c r="E14" s="31">
-[...9 lines deleted...]
-      <c r="B15" s="42">
+      <c r="E14" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="F14" s="49"/>
+    </row>
+    <row r="15" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="43">
         <f>SUM(B11:B14)</f>
         <v>0</v>
       </c>
-      <c r="C15" s="42">
-[...8 lines deleted...]
-      <c r="F15" s="52">
+      <c r="C15" s="43">
+        <f t="shared" ref="C15:D15" si="3">SUM(C11:C14)</f>
+        <v>0</v>
+      </c>
+      <c r="D15" s="43">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="E15" s="43"/>
+      <c r="F15" s="53">
         <f>SUM(E11:E14)</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="15" x14ac:dyDescent="0.25">
-      <c r="A16" s="43" t="s">
-[...6 lines deleted...]
-      <c r="F16" s="46"/>
+      <c r="A16" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="46"/>
+      <c r="F16" s="47"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A17" s="47"/>
+      <c r="A17" s="48"/>
       <c r="B17" s="10"/>
       <c r="C17" s="10"/>
       <c r="D17" s="10"/>
-      <c r="E17" s="31">
+      <c r="E17" s="32">
         <f>SUM(B17:D17)</f>
         <v>0</v>
       </c>
-      <c r="F17" s="48"/>
+      <c r="F17" s="49"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A18" s="47"/>
+      <c r="A18" s="48"/>
       <c r="B18" s="10"/>
       <c r="C18" s="10"/>
       <c r="D18" s="10"/>
-      <c r="E18" s="31">
+      <c r="E18" s="32">
         <f>SUM(B18:D18)</f>
         <v>0</v>
       </c>
-      <c r="F18" s="48"/>
-[...5 lines deleted...]
-      <c r="B19" s="42">
+      <c r="F18" s="49"/>
+    </row>
+    <row r="19" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="43">
         <f>SUM(B17:B18)</f>
         <v>0</v>
       </c>
-      <c r="C19" s="42">
-[...8 lines deleted...]
-      <c r="F19" s="52">
+      <c r="C19" s="43">
+        <f t="shared" ref="C19:D19" si="4">SUM(C17:C18)</f>
+        <v>0</v>
+      </c>
+      <c r="D19" s="43">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="E19" s="43"/>
+      <c r="F19" s="53">
         <f>SUM(E17:E18)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="15" x14ac:dyDescent="0.25">
-      <c r="A20" s="40" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="41">
+      <c r="A20" s="41" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="42">
         <f>B9+B15+B19</f>
         <v>0</v>
       </c>
-      <c r="C20" s="41">
+      <c r="C20" s="42">
         <f>C9+C15+C19</f>
         <v>0</v>
       </c>
-      <c r="D20" s="41">
+      <c r="D20" s="42">
         <f>D9+D15+D19</f>
         <v>0</v>
       </c>
-      <c r="E20" s="53"/>
-      <c r="F20" s="39">
+      <c r="E20" s="54"/>
+      <c r="F20" s="40">
         <f>SUM(F5:F19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A21" s="7"/>
       <c r="B21" s="10"/>
       <c r="C21" s="10"/>
       <c r="D21" s="10"/>
-      <c r="E21" s="31"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:6" ht="15" x14ac:dyDescent="0.25">
+      <c r="E21" s="32"/>
+      <c r="F21" s="33"/>
+    </row>
+    <row r="22" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="5" t="s">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
-      <c r="E22" s="31"/>
-      <c r="F22" s="32"/>
+      <c r="E22" s="32"/>
+      <c r="F22" s="33"/>
     </row>
     <row r="23" spans="1:6" ht="15" x14ac:dyDescent="0.25">
-      <c r="A23" s="43" t="s">
-[...6 lines deleted...]
-      <c r="F23" s="46"/>
+      <c r="A23" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="55"/>
+      <c r="C23" s="55"/>
+      <c r="D23" s="55"/>
+      <c r="E23" s="46"/>
+      <c r="F23" s="47"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A24" s="47"/>
+      <c r="A24" s="48"/>
       <c r="B24" s="15"/>
       <c r="C24" s="15"/>
       <c r="D24" s="15"/>
-      <c r="E24" s="31">
+      <c r="E24" s="32">
         <f>SUM(B24:D24)</f>
         <v>0</v>
       </c>
-      <c r="F24" s="48"/>
+      <c r="F24" s="49"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A25" s="47"/>
+      <c r="A25" s="48"/>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
-      <c r="E25" s="31">
+      <c r="E25" s="32">
         <f>SUM(B25:D25)</f>
         <v>0</v>
       </c>
-      <c r="F25" s="48"/>
+      <c r="F25" s="49"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A26" s="47"/>
+      <c r="A26" s="48"/>
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="D26" s="15"/>
-      <c r="E26" s="31">
-[...3 lines deleted...]
-      <c r="F26" s="48"/>
+      <c r="E26" s="32">
+        <f t="shared" ref="E26:E27" si="5">SUM(B26:D26)</f>
+        <v>0</v>
+      </c>
+      <c r="F26" s="49"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A27" s="55"/>
-[...13 lines deleted...]
-      <c r="B28" s="42">
+      <c r="A27" s="56"/>
+      <c r="B27" s="26"/>
+      <c r="C27" s="26"/>
+      <c r="D27" s="26"/>
+      <c r="E27" s="34">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="F27" s="51"/>
+    </row>
+    <row r="28" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="52" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" s="43">
         <f>SUM(B24:B27)</f>
         <v>0</v>
       </c>
-      <c r="C28" s="42">
-[...8 lines deleted...]
-      <c r="F28" s="52">
+      <c r="C28" s="43">
+        <f t="shared" ref="C28:D28" si="6">SUM(C24:C27)</f>
+        <v>0</v>
+      </c>
+      <c r="D28" s="43">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="E28" s="43"/>
+      <c r="F28" s="53">
         <f>SUM(E24:E27)</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="15" x14ac:dyDescent="0.25">
-      <c r="A29" s="43" t="s">
-[...6 lines deleted...]
-      <c r="F29" s="46"/>
+      <c r="A29" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="B29" s="45"/>
+      <c r="C29" s="45"/>
+      <c r="D29" s="45"/>
+      <c r="E29" s="46"/>
+      <c r="F29" s="47"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A30" s="47"/>
+      <c r="A30" s="48"/>
       <c r="B30" s="10"/>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
-      <c r="E30" s="31">
+      <c r="E30" s="32">
         <f>SUM(B30:D30)</f>
         <v>0</v>
       </c>
-      <c r="F30" s="48"/>
+      <c r="F30" s="49"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A31" s="47"/>
+      <c r="A31" s="48"/>
       <c r="B31" s="10"/>
       <c r="C31" s="10"/>
       <c r="D31" s="10"/>
-      <c r="E31" s="31">
-[...3 lines deleted...]
-      <c r="F31" s="48"/>
+      <c r="E31" s="32">
+        <f t="shared" ref="E31:E34" si="7">SUM(B31:D31)</f>
+        <v>0</v>
+      </c>
+      <c r="F31" s="49"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A32" s="47"/>
+      <c r="A32" s="48"/>
       <c r="B32" s="10"/>
       <c r="C32" s="10"/>
       <c r="D32" s="10"/>
-      <c r="E32" s="31">
-[...3 lines deleted...]
-      <c r="F32" s="48"/>
+      <c r="E32" s="32">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="F32" s="49"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A33" s="47"/>
+      <c r="A33" s="48"/>
       <c r="B33" s="10"/>
       <c r="C33" s="10"/>
       <c r="D33" s="10"/>
-      <c r="E33" s="31">
-[...3 lines deleted...]
-      <c r="F33" s="48"/>
+      <c r="E33" s="32">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="F33" s="49"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A34" s="47"/>
+      <c r="A34" s="48"/>
       <c r="B34" s="10"/>
       <c r="C34" s="10"/>
       <c r="D34" s="10"/>
-      <c r="E34" s="31">
-[...9 lines deleted...]
-      <c r="B35" s="42">
+      <c r="E34" s="32">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="F34" s="49"/>
+    </row>
+    <row r="35" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="B35" s="43">
         <f>SUM(B30:B34)</f>
         <v>0</v>
       </c>
-      <c r="C35" s="42">
-[...8 lines deleted...]
-      <c r="F35" s="52">
+      <c r="C35" s="43">
+        <f t="shared" ref="C35" si="8">SUM(C30:C34)</f>
+        <v>0</v>
+      </c>
+      <c r="D35" s="43">
+        <f t="shared" ref="D35" si="9">SUM(D30:D34)</f>
+        <v>0</v>
+      </c>
+      <c r="E35" s="43"/>
+      <c r="F35" s="53">
         <f>SUM(E30:E34)</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="15" x14ac:dyDescent="0.25">
-      <c r="A36" s="43" t="s">
-[...6 lines deleted...]
-      <c r="F36" s="46"/>
+      <c r="A36" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="B36" s="45"/>
+      <c r="C36" s="45"/>
+      <c r="D36" s="45"/>
+      <c r="E36" s="46"/>
+      <c r="F36" s="47"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A37" s="47"/>
+      <c r="A37" s="48"/>
       <c r="B37" s="10"/>
       <c r="C37" s="10"/>
       <c r="D37" s="10"/>
-      <c r="E37" s="31">
+      <c r="E37" s="32">
         <f>SUM(B37:D37)</f>
         <v>0</v>
       </c>
-      <c r="F37" s="48"/>
+      <c r="F37" s="49"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A38" s="47"/>
+      <c r="A38" s="48"/>
       <c r="B38" s="10"/>
       <c r="C38" s="10"/>
       <c r="D38" s="10"/>
-      <c r="E38" s="31">
-[...3 lines deleted...]
-      <c r="F38" s="48"/>
+      <c r="E38" s="32">
+        <f t="shared" ref="E38:E40" si="10">SUM(B38:D38)</f>
+        <v>0</v>
+      </c>
+      <c r="F38" s="49"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A39" s="47"/>
+      <c r="A39" s="48"/>
       <c r="B39" s="10"/>
       <c r="C39" s="10"/>
       <c r="D39" s="10"/>
-      <c r="E39" s="31">
-[...3 lines deleted...]
-      <c r="F39" s="48"/>
+      <c r="E39" s="32">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="F39" s="49"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A40" s="47"/>
+      <c r="A40" s="48"/>
       <c r="B40" s="10"/>
       <c r="C40" s="10"/>
       <c r="D40" s="10"/>
-      <c r="E40" s="31">
-[...9 lines deleted...]
-      <c r="B41" s="42">
+      <c r="E40" s="32">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="F40" s="49"/>
+    </row>
+    <row r="41" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="B41" s="43">
         <f>SUM(B37:B40)</f>
         <v>0</v>
       </c>
-      <c r="C41" s="42">
-[...8 lines deleted...]
-      <c r="F41" s="52">
+      <c r="C41" s="43">
+        <f t="shared" ref="C41:D41" si="11">SUM(C37:C40)</f>
+        <v>0</v>
+      </c>
+      <c r="D41" s="43">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="E41" s="43"/>
+      <c r="F41" s="53">
         <f>SUM(E37:E40)</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="15" x14ac:dyDescent="0.25">
-      <c r="A42" s="43" t="s">
-[...6 lines deleted...]
-      <c r="F42" s="46"/>
+      <c r="A42" s="44" t="s">
+        <v>25</v>
+      </c>
+      <c r="B42" s="45"/>
+      <c r="C42" s="45"/>
+      <c r="D42" s="45"/>
+      <c r="E42" s="46"/>
+      <c r="F42" s="47"/>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A43" s="47"/>
+      <c r="A43" s="48"/>
       <c r="B43" s="10"/>
       <c r="C43" s="10"/>
       <c r="D43" s="10"/>
-      <c r="E43" s="31">
+      <c r="E43" s="32">
         <f>SUM(B43:D43)</f>
         <v>0</v>
       </c>
-      <c r="F43" s="48"/>
+      <c r="F43" s="49"/>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A44" s="47"/>
+      <c r="A44" s="48"/>
       <c r="B44" s="10"/>
       <c r="C44" s="10"/>
       <c r="D44" s="10"/>
-      <c r="E44" s="31">
-[...3 lines deleted...]
-      <c r="F44" s="48"/>
+      <c r="E44" s="32">
+        <f t="shared" ref="E44:E46" si="12">SUM(B44:D44)</f>
+        <v>0</v>
+      </c>
+      <c r="F44" s="49"/>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A45" s="47"/>
+      <c r="A45" s="48"/>
       <c r="B45" s="10"/>
       <c r="C45" s="10"/>
       <c r="D45" s="10"/>
-      <c r="E45" s="31">
-[...3 lines deleted...]
-      <c r="F45" s="48"/>
+      <c r="E45" s="32">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="F45" s="49"/>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A46" s="47"/>
+      <c r="A46" s="48"/>
       <c r="B46" s="10"/>
       <c r="C46" s="10"/>
       <c r="D46" s="10"/>
-      <c r="E46" s="31">
-[...9 lines deleted...]
-      <c r="B47" s="42">
+      <c r="E46" s="32">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="F46" s="49"/>
+    </row>
+    <row r="47" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="B47" s="43">
         <f>SUM(B43:B46)</f>
         <v>0</v>
       </c>
-      <c r="C47" s="42">
-[...8 lines deleted...]
-      <c r="F47" s="52">
+      <c r="C47" s="43">
+        <f t="shared" ref="C47:D47" si="13">SUM(C43:C46)</f>
+        <v>0</v>
+      </c>
+      <c r="D47" s="43">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="E47" s="43"/>
+      <c r="F47" s="53">
         <f>SUM(E43:E46)</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:6" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A48" s="43" t="s">
-[...6 lines deleted...]
-      <c r="F48" s="46"/>
+      <c r="A48" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="B48" s="45"/>
+      <c r="C48" s="45"/>
+      <c r="D48" s="45"/>
+      <c r="E48" s="45"/>
+      <c r="F48" s="47"/>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A49" s="47"/>
+      <c r="A49" s="48"/>
       <c r="B49" s="10"/>
       <c r="C49" s="10"/>
       <c r="D49" s="10"/>
-      <c r="E49" s="31">
+      <c r="E49" s="32">
         <f>SUM(B49:D49)</f>
         <v>0</v>
       </c>
-      <c r="F49" s="48"/>
+      <c r="F49" s="49"/>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A50" s="47"/>
+      <c r="A50" s="48"/>
       <c r="B50" s="10"/>
       <c r="C50" s="10"/>
       <c r="D50" s="10"/>
-      <c r="E50" s="31">
-[...3 lines deleted...]
-      <c r="F50" s="48"/>
+      <c r="E50" s="32">
+        <f t="shared" ref="E50:E51" si="14">SUM(B50:D50)</f>
+        <v>0</v>
+      </c>
+      <c r="F50" s="49"/>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A51" s="47"/>
+      <c r="A51" s="48"/>
       <c r="B51" s="10"/>
       <c r="C51" s="10"/>
       <c r="D51" s="10"/>
-      <c r="E51" s="31">
-[...9 lines deleted...]
-      <c r="B52" s="42">
+      <c r="E51" s="32">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="F51" s="49"/>
+    </row>
+    <row r="52" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="B52" s="43">
         <f>SUM(B49:B51)</f>
         <v>0</v>
       </c>
-      <c r="C52" s="42">
-[...8 lines deleted...]
-      <c r="F52" s="52">
+      <c r="C52" s="43">
+        <f t="shared" ref="C52:D52" si="15">SUM(C49:C51)</f>
+        <v>0</v>
+      </c>
+      <c r="D52" s="43">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="E52" s="43"/>
+      <c r="F52" s="53">
         <f>SUM(E49:E51)</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="15" x14ac:dyDescent="0.25">
-      <c r="A53" s="40" t="s">
-[...2 lines deleted...]
-      <c r="B53" s="41">
+      <c r="A53" s="41" t="s">
+        <v>21</v>
+      </c>
+      <c r="B53" s="42">
         <f>B28+B35+B41+B47+B52</f>
         <v>0</v>
       </c>
-      <c r="C53" s="41">
-[...8 lines deleted...]
-      <c r="F53" s="39">
+      <c r="C53" s="42">
+        <f t="shared" ref="C53:D53" si="16">C28+C35+C41+C47+C52</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="42">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="E53" s="42"/>
+      <c r="F53" s="40">
         <f>SUM(F23:F52)</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:6" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="27"/>
-[...4 lines deleted...]
-      <c r="F54" s="36"/>
+      <c r="A54" s="28"/>
+      <c r="B54" s="29"/>
+      <c r="C54" s="29"/>
+      <c r="D54" s="29"/>
+      <c r="E54" s="37"/>
+      <c r="F54" s="37"/>
     </row>
     <row r="55" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A55" s="17" t="s">
-[...2 lines deleted...]
-      <c r="B55" s="18">
+      <c r="A55" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B55" s="19">
         <f>B20+B53</f>
         <v>0</v>
       </c>
-      <c r="C55" s="18">
+      <c r="C55" s="19">
         <f>C20+C53</f>
         <v>0</v>
       </c>
-      <c r="D55" s="18">
+      <c r="D55" s="19">
         <f>D20+D53</f>
         <v>0</v>
       </c>
-      <c r="E55" s="29"/>
-      <c r="F55" s="19">
+      <c r="E55" s="30"/>
+      <c r="F55" s="20">
         <f>F20+F53</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="57" spans="1:6" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="58" spans="1:6" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="A58" s="68" t="s">
-[...6 lines deleted...]
-      <c r="F58" s="68"/>
+      <c r="A58" s="71" t="s">
+        <v>23</v>
+      </c>
+      <c r="B58" s="71"/>
+      <c r="C58" s="71"/>
+      <c r="D58" s="71"/>
+      <c r="E58" s="71"/>
+      <c r="F58" s="71"/>
     </row>
     <row r="59" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A59" s="20"/>
-[...4 lines deleted...]
-      <c r="F59" s="20"/>
+      <c r="A59" s="21"/>
+      <c r="B59" s="21"/>
+      <c r="C59" s="21"/>
+      <c r="D59" s="21"/>
+      <c r="E59" s="21"/>
+      <c r="F59" s="21"/>
     </row>
     <row r="60" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="6" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B60" s="16">
+        <v>2</v>
+      </c>
+      <c r="B60" s="17">
         <v>2026</v>
       </c>
-      <c r="C60" s="16">
+      <c r="C60" s="17">
         <v>2027</v>
       </c>
-      <c r="D60" s="16">
+      <c r="D60" s="17">
         <v>2028</v>
       </c>
-      <c r="E60" s="37" t="s">
-[...4 lines deleted...]
-    <row r="61" spans="1:6" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E60" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="F60" s="33"/>
+    </row>
+    <row r="61" spans="1:6" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A61" s="6"/>
       <c r="B61" s="11"/>
       <c r="C61" s="11"/>
       <c r="D61" s="11"/>
-      <c r="E61" s="31"/>
-      <c r="F61" s="32"/>
+      <c r="E61" s="32"/>
+      <c r="F61" s="33"/>
     </row>
     <row r="62" spans="1:6" ht="15" x14ac:dyDescent="0.25">
-      <c r="A62" s="43" t="s">
+      <c r="A62" s="44" t="s">
+        <v>37</v>
+      </c>
+      <c r="B62" s="45"/>
+      <c r="C62" s="45"/>
+      <c r="D62" s="45"/>
+      <c r="E62" s="46"/>
+      <c r="F62" s="47"/>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A63" s="57" t="s">
+        <v>7</v>
+      </c>
+      <c r="B63" s="24"/>
+      <c r="C63" s="24"/>
+      <c r="D63" s="24"/>
+      <c r="E63" s="32">
+        <f>SUM(B63:D63)</f>
+        <v>0</v>
+      </c>
+      <c r="F63" s="49"/>
+    </row>
+    <row r="64" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="57" t="s">
+        <v>8</v>
+      </c>
+      <c r="B64" s="24"/>
+      <c r="C64" s="24"/>
+      <c r="D64" s="24"/>
+      <c r="E64" s="32">
+        <f>SUM(B64:D64)</f>
+        <v>0</v>
+      </c>
+      <c r="F64" s="49"/>
+    </row>
+    <row r="65" spans="1:10" s="4" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="58" t="s">
         <v>24</v>
       </c>
-      <c r="B62" s="44"/>
-[...19 lines deleted...]
-      <c r="A64" s="56" t="s">
+      <c r="B65" s="36">
+        <f>SUM(B63:B64)</f>
+        <v>0</v>
+      </c>
+      <c r="C65" s="36">
+        <f t="shared" ref="C65:D65" si="17">SUM(C63:C64)</f>
+        <v>0</v>
+      </c>
+      <c r="D65" s="36">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="E65" s="36"/>
+      <c r="F65" s="59">
+        <f>SUM(E63:E64)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" s="68" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="66" t="s">
         <v>26</v>
       </c>
-      <c r="B64" s="23"/>
-[...34 lines deleted...]
-      <c r="B66" s="66">
+      <c r="B66" s="67">
         <f>B55-SUM(B65,B75)</f>
         <v>0</v>
       </c>
-      <c r="C66" s="66">
-[...11 lines deleted...]
-        <f>F55-F65-F75</f>
+      <c r="C66" s="67">
+        <f t="shared" ref="C66:D66" si="18">C55-SUM(C65,C75)</f>
+        <v>0</v>
+      </c>
+      <c r="D66" s="67">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="E66" s="67" t="s">
+        <v>3</v>
+      </c>
+      <c r="F66" s="65">
+        <f>F55-SUM(F65,F75)</f>
         <v>0</v>
       </c>
       <c r="G66" s="4"/>
       <c r="H66" s="4"/>
       <c r="I66" s="4"/>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="15" x14ac:dyDescent="0.25">
-      <c r="A67" s="43" t="s">
-[...6 lines deleted...]
-      <c r="F67" s="46"/>
+      <c r="A67" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="B67" s="45"/>
+      <c r="C67" s="45"/>
+      <c r="D67" s="45"/>
+      <c r="E67" s="45"/>
+      <c r="F67" s="47"/>
     </row>
     <row r="68" spans="1:10" ht="55.5" x14ac:dyDescent="0.25">
-      <c r="A68" s="59" t="s">
-[...17 lines deleted...]
-        <v>35</v>
+      <c r="A68" s="60" t="s">
+        <v>10</v>
+      </c>
+      <c r="B68" s="23"/>
+      <c r="C68" s="23"/>
+      <c r="D68" s="23"/>
+      <c r="E68" s="35"/>
+      <c r="F68" s="61"/>
+      <c r="G68" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="H68" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="I68" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="J68" s="27" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:10" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="59" t="s">
-[...6 lines deleted...]
-      <c r="F69" s="60"/>
+      <c r="A69" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="B69" s="23"/>
+      <c r="C69" s="23"/>
+      <c r="D69" s="23"/>
+      <c r="E69" s="35"/>
+      <c r="F69" s="61"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3"/>
     </row>
     <row r="70" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="61" t="s">
-[...5 lines deleted...]
-      <c r="E70" s="31">
+      <c r="A70" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="B70" s="25"/>
+      <c r="C70" s="25"/>
+      <c r="D70" s="25"/>
+      <c r="E70" s="32">
         <f>SUM(B70:D70)</f>
         <v>0</v>
       </c>
-      <c r="F70" s="48"/>
+      <c r="F70" s="49"/>
       <c r="G70" s="2"/>
       <c r="H70" s="2"/>
       <c r="I70" s="2"/>
       <c r="J70" s="2"/>
     </row>
     <row r="71" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="61" t="s">
-[...9 lines deleted...]
-      <c r="F71" s="48"/>
+      <c r="A71" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="B71" s="25"/>
+      <c r="C71" s="25"/>
+      <c r="D71" s="25"/>
+      <c r="E71" s="32">
+        <f t="shared" ref="E71:E74" si="19">SUM(B71:D71)</f>
+        <v>0</v>
+      </c>
+      <c r="F71" s="49"/>
       <c r="G71" s="2"/>
       <c r="H71" s="2"/>
       <c r="I71" s="2"/>
       <c r="J71" s="2"/>
     </row>
     <row r="72" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A72" s="61" t="s">
-[...9 lines deleted...]
-      <c r="F72" s="48"/>
+      <c r="A72" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="B72" s="25"/>
+      <c r="C72" s="25"/>
+      <c r="D72" s="25"/>
+      <c r="E72" s="32">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="F72" s="49"/>
       <c r="G72" s="2"/>
       <c r="H72" s="2"/>
       <c r="I72" s="2"/>
       <c r="J72" s="2"/>
     </row>
     <row r="73" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A73" s="61" t="s">
-[...9 lines deleted...]
-      <c r="F73" s="48"/>
+      <c r="A73" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="B73" s="25"/>
+      <c r="C73" s="25"/>
+      <c r="D73" s="25"/>
+      <c r="E73" s="32">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="F73" s="49"/>
       <c r="G73" s="2"/>
       <c r="H73" s="2"/>
       <c r="I73" s="2"/>
       <c r="J73" s="2"/>
     </row>
     <row r="74" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A74" s="61" t="s">
-[...9 lines deleted...]
-      <c r="F74" s="48"/>
+      <c r="A74" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="B74" s="25"/>
+      <c r="C74" s="25"/>
+      <c r="D74" s="25"/>
+      <c r="E74" s="32">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="F74" s="49"/>
       <c r="G74" s="2"/>
       <c r="H74" s="2"/>
       <c r="I74" s="2"/>
       <c r="J74" s="2"/>
     </row>
-    <row r="75" spans="1:10" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B75" s="35">
+    <row r="75" spans="1:10" s="4" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="58" t="s">
+        <v>36</v>
+      </c>
+      <c r="B75" s="36">
         <f>SUM(B70:B74)</f>
         <v>0</v>
       </c>
-      <c r="C75" s="35">
-[...8 lines deleted...]
-      <c r="F75" s="58">
+      <c r="C75" s="36">
+        <f t="shared" ref="C75:D75" si="20">SUM(C70:C74)</f>
+        <v>0</v>
+      </c>
+      <c r="D75" s="36">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="E75" s="36"/>
+      <c r="F75" s="59">
         <f>SUM(E70:E74)</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:10" ht="5.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="14"/>
-      <c r="B76" s="15"/>
-[...1 lines deleted...]
-      <c r="D76" s="15"/>
+      <c r="B76" s="16"/>
+      <c r="C76" s="16"/>
+      <c r="D76" s="16"/>
       <c r="E76" s="10"/>
     </row>
-    <row r="77" spans="1:10" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B77" s="18">
+    <row r="77" spans="1:10" s="22" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A77" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B77" s="19">
         <f>B65+B66+B75</f>
         <v>0</v>
       </c>
-      <c r="C77" s="18">
-[...8 lines deleted...]
-      <c r="F77" s="19">
+      <c r="C77" s="19">
+        <f t="shared" ref="C77:D77" si="21">C65+C66+C75</f>
+        <v>0</v>
+      </c>
+      <c r="D77" s="19">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="E77" s="31"/>
+      <c r="F77" s="20">
         <f>SUM(F65:F75)</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A78"/>
       <c r="B78" s="8"/>
       <c r="C78" s="8"/>
       <c r="D78" s="8"/>
       <c r="E78" s="8"/>
       <c r="F78" s="13"/>
       <c r="G78"/>
       <c r="H78"/>
       <c r="I78"/>
       <c r="J78"/>
     </row>
     <row r="79" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A79" s="62" t="s">
-[...3 lines deleted...]
-        <f>B77*70%</f>
+      <c r="A79" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="B79" s="64">
+        <f>B55*70%</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="A58:F58"/>
   </mergeCells>
+  <phoneticPr fontId="0" type="noConversion"/>
   <printOptions gridLines="1"/>
-  <pageMargins left="0.23611099999999999" right="0.23611099999999999" top="0.74791700000000005" bottom="0.74791700000000005" header="0.315278" footer="0.315278"/>
-[...2 lines deleted...]
-    <oddFooter>&amp;LSeite &amp;P von &amp;N</oddFooter>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>Seite &amp;P von &amp;N</oddFooter>
   </headerFooter>
-  <legacyDrawing r:id="rId1"/>
-[...7 lines deleted...]
-  </extLst>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
-  <pageMargins left="0.78749999999999998" right="0.78749999999999998" top="0.98402800000000001" bottom="0.98402800000000001" header="0.49236099999999999" footer="0.49236099999999999"/>
-[...8 lines deleted...]
-  </extLst>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
+  <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Kosten- &amp; Finanzierungsplan</vt:lpstr>
       <vt:lpstr>Tabelle3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Gerd Dallmann</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>